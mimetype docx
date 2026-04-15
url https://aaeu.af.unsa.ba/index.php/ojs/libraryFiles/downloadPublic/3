--- v1 (2025-11-27)
+++ v2 (2026-04-15)
@@ -1,97 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="4D2F7D84" w14:textId="66F33F34" w:rsidR="00BC6CEC" w:rsidRDefault="00BC6CEC" w:rsidP="00CF1BDD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D8002F" wp14:editId="254C86B0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2514600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-542925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="695325" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1670491364" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="695325" cy="685800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1063,51 +1061,51 @@
             <w:r w:rsidRPr="00ED3149">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>GDPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1BDD" w14:paraId="5EB3B7D8" w14:textId="77777777" w:rsidTr="00CA1137">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F6B265" w14:textId="4D2DABE9" w:rsidR="00CF1BDD" w:rsidRPr="007A48F6" w:rsidRDefault="00CF1BDD" w:rsidP="00CA1137">
+          <w:p w14:paraId="76F6B265" w14:textId="4D2DABE9" w:rsidR="00CF1BDD" w:rsidRDefault="00CF1BDD" w:rsidP="00CA1137">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A48F6">
               <w:rPr>
                 <w:rFonts w:cstheme="majorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>In line with the General Data Protection Regulation (GDPR; EU 2016/679) I hereby agree that my</w:t>
             </w:r>
             <w:r w:rsidR="00981F99">
               <w:rPr>
                 <w:rFonts w:cstheme="majorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/our</w:t>
             </w:r>
             <w:r w:rsidRPr="007A48F6">
@@ -1116,50 +1114,128 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> details (name, surname, institution, place of employment and email address) are disclosed and published as part of the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A48F6">
               <w:rPr>
                 <w:rFonts w:cstheme="majorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>AAeU</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A48F6">
               <w:rPr>
                 <w:rFonts w:cstheme="majorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576549DE" w14:textId="79B1F655" w:rsidR="0093216D" w:rsidRPr="0093216D" w:rsidRDefault="0093216D" w:rsidP="0093216D">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093216D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use of artificial intelligence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0093216D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E4CB62" w14:textId="7A9CEB50" w:rsidR="0093216D" w:rsidRPr="0093216D" w:rsidRDefault="0093216D" w:rsidP="00CA1137">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093216D">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>The use of artificial intelligence to generate any part of the manuscript is not permitted. Any detected violation will result in rejection or retraction. However, if AI has been used for purposes such as language improvement, data collection, or analysis, the author(s) must disclose how the AI tool was used. This information should be properly acknowledged in the designated “AI Acknowledgment” section. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="399D32D4" w14:textId="0695A04D" w:rsidR="00CA1137" w:rsidRPr="00301370" w:rsidRDefault="00CA1137" w:rsidP="00CA1137">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00301370" w14:paraId="5B24A729" w14:textId="77777777" w:rsidTr="00CA1137">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F00575F" w14:textId="2DE1194A" w:rsidR="00301370" w:rsidRPr="00CA1137" w:rsidRDefault="00CA1137" w:rsidP="00CA1137">
             <w:pPr>
               <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
@@ -1399,71 +1475,87 @@
             <w:r w:rsidR="00301370" w:rsidRPr="004D2242">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>uthor/</w:t>
             </w:r>
             <w:r w:rsidR="00CB23CD" w:rsidRPr="004D2242">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00301370" w:rsidRPr="004D2242">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>o-authors is obliged to obtain written permission for their use by the copyright or related rights holders.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EED4A6C" w14:textId="21AA0419" w:rsidR="00CB711F" w:rsidRPr="004D2242" w:rsidRDefault="00CB711F" w:rsidP="004D2242">
+          <w:p w14:paraId="3EED4A6C" w14:textId="08BB6B65" w:rsidR="00CB711F" w:rsidRPr="004D2242" w:rsidRDefault="00CB711F" w:rsidP="004D2242">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2242">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>that no generative artificial intelligence tools were used in the preparation of the manuscript or that the use of these tools is properly indicated in the manuscript</w:t>
+              <w:t xml:space="preserve">that no generative </w:t>
+            </w:r>
+            <w:r w:rsidR="0093216D">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D2242">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tools were used in the preparation of the manuscript or that the use of these tools is properly indicated in the manuscript</w:t>
             </w:r>
             <w:r w:rsidR="00981F99" w:rsidRPr="004D2242">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D1666C7" w14:textId="7E353464" w:rsidR="00CB23CD" w:rsidRPr="00981F99" w:rsidRDefault="00301370" w:rsidP="00981F99">
             <w:pPr>
               <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A48F6">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -1694,99 +1786,149 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="25FE6D8E" w14:textId="38956139" w:rsidR="00ED3149" w:rsidRPr="00ED3149" w:rsidRDefault="00ED3149" w:rsidP="00301370">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0241A054" w14:textId="77777777" w:rsidR="00504863" w:rsidRDefault="00504863"/>
     <w:sectPr w:rsidR="00504863">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3687C696" w14:textId="77777777" w:rsidR="001B0FD4" w:rsidRDefault="001B0FD4" w:rsidP="003753ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7AF94206" w14:textId="77777777" w:rsidR="001B0FD4" w:rsidRDefault="001B0FD4" w:rsidP="003753ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B3B8DE8" w14:textId="77777777" w:rsidR="001B0FD4" w:rsidRDefault="001B0FD4" w:rsidP="003753ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7DBCF7C1" w14:textId="77777777" w:rsidR="001B0FD4" w:rsidRDefault="001B0FD4" w:rsidP="003753ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05A65D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACBC4A86"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2099,108 +2241,124 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="90441109">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="632708674">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="326398880">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00504863"/>
+    <w:rsid w:val="001B0FD4"/>
     <w:rsid w:val="002248F0"/>
     <w:rsid w:val="00301370"/>
     <w:rsid w:val="003607FF"/>
+    <w:rsid w:val="003753ED"/>
     <w:rsid w:val="004D2242"/>
     <w:rsid w:val="00504863"/>
     <w:rsid w:val="006D7F69"/>
     <w:rsid w:val="007A48F6"/>
     <w:rsid w:val="007A64A8"/>
+    <w:rsid w:val="0093216D"/>
     <w:rsid w:val="00981F99"/>
     <w:rsid w:val="00B80E89"/>
+    <w:rsid w:val="00BB0297"/>
     <w:rsid w:val="00BC6CEC"/>
     <w:rsid w:val="00C13247"/>
     <w:rsid w:val="00C70B71"/>
     <w:rsid w:val="00CA1137"/>
     <w:rsid w:val="00CB23CD"/>
     <w:rsid w:val="00CB711F"/>
     <w:rsid w:val="00CF1BDD"/>
     <w:rsid w:val="00ED3149"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="095A074D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{629CFE49-E223-4CEE-82EE-3744BFC2A956}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2819,50 +2977,104 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0093216D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0093216D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003753ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003753ED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003753ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003753ED"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="259681583">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="437603513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2898,51 +3110,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1506939453">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3200,374 +3412,85 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...216 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6186A374-D75F-4BE5-962D-68AAEE4060C2}">
-[...29 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3ECCC7F-FCE0-4F0C-847B-8CD6536A3FC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5C399AB-D6A3-4825-BE94-81845440AF41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>454</Words>
-  <Characters>2592</Characters>
+  <Words>517</Words>
+  <Characters>2952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3040</CharactersWithSpaces>
+  <CharactersWithSpaces>3463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>