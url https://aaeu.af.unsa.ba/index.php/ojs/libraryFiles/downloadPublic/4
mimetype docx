--- v2 (2026-01-12)
+++ v3 (2026-04-15)
@@ -1,50 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="02C4297D" w14:textId="77777777" w:rsidR="00B3717A" w:rsidRPr="001E3A6E" w:rsidRDefault="00B3717A" w:rsidP="00A11DEE">
       <w:pPr>
         <w:pStyle w:val="AAeUMainTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007152F6">
         <w:t xml:space="preserve">Main Title </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46339160" w14:textId="245B69C2" w:rsidR="00242F9D" w:rsidRDefault="00242F9D" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r>
         <w:t>The main title should be concise, precise, comprehensive, unambiguous, and clear. It should accurately reflect the subject and content of the paper. A subtitle should be used only when necessary to further specify or clarify the topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ECC292" w14:textId="77777777" w:rsidR="00242F9D" w:rsidRDefault="00242F9D" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35341D45" w14:textId="7A0C555C" w:rsidR="007B6208" w:rsidRDefault="001F74F7" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUNameSurname"/>
@@ -119,115 +118,115 @@
     <w:p w14:paraId="2B037172" w14:textId="77777777" w:rsidR="0005281B" w:rsidRDefault="0005281B" w:rsidP="0005281B">
       <w:pPr>
         <w:pStyle w:val="AAeUNameSurname"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E63B79E" w14:textId="77777777" w:rsidR="0005281B" w:rsidRPr="00242F9D" w:rsidRDefault="0005281B" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUNameSurname"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FC43D80" w14:textId="77777777" w:rsidR="001F74F7" w:rsidRPr="002B7685" w:rsidRDefault="001F74F7" w:rsidP="00626BA2">
       <w:pPr>
         <w:pStyle w:val="AAeUAffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve">1 Department, Institution, Country; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="002B7685">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author1@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7685">
         <w:t>; ORCID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001F74F7">
         <w:t>https://orcid.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16782F8B" w14:textId="77777777" w:rsidR="001F74F7" w:rsidRPr="002B7685" w:rsidRDefault="001F74F7" w:rsidP="00626BA2">
       <w:pPr>
         <w:pStyle w:val="AAeUAffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve">2 Department, Institution, Country; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="002B7685">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author2@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7685">
         <w:t>; ORCID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001F74F7">
         <w:t>https://orcid.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496A4361" w14:textId="69696455" w:rsidR="0005281B" w:rsidRDefault="001F74F7" w:rsidP="00626BA2">
       <w:pPr>
         <w:pStyle w:val="AAeUAffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve">3 Department, Institution, Country; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="002B7685">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author3@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7685">
         <w:t>; ORCID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0005281B" w:rsidRPr="00B83564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://orcid.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73121BA7" w14:textId="77777777" w:rsidR="0005281B" w:rsidRPr="002B7685" w:rsidRDefault="0005281B" w:rsidP="00626BA2">
       <w:pPr>
         <w:pStyle w:val="AAeUAffiliation"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9FA56F" w14:textId="77777777" w:rsidR="00B3717A" w:rsidRPr="0005281B" w:rsidRDefault="00B3717A" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUAffiliation"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="339A66DF" w14:textId="5F51FF31" w:rsidR="007A71A1" w:rsidRDefault="007A71A1" w:rsidP="00626BA2">
       <w:pPr>
         <w:pStyle w:val="AAeUAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00424E6D">
         <w:t xml:space="preserve">ABSTRACT: </w:t>
       </w:r>
@@ -1093,151 +1092,72 @@
       </w:r>
       <w:r w:rsidRPr="00554F98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F98">
         <w:t>igure</w:t>
       </w:r>
       <w:r>
         <w:t>, to be placed below the figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F98">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F719EF" w14:textId="4711FF28" w:rsidR="00554F98" w:rsidRPr="002B7685" w:rsidRDefault="00554F98" w:rsidP="00554F98">
       <w:pPr>
         <w:pStyle w:val="AAeUCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t>Fi</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">gure 1 </w:t>
-[...3 lines deleted...]
-        <w:t>P</w:t>
+        <w:t>gure 1 P</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t>ictograms</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00030362">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
+        <w:t xml:space="preserve"> connection of sign and content in the final sense</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...74 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
-        <w:t>ource</w:t>
-[...3 lines deleted...]
-        <w:t>: Selma Kovačević, 2017</w:t>
+        <w:t>ource: Selma Kovačević, 2017</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAAC26F" w14:textId="77777777" w:rsidR="00554F98" w:rsidRPr="002B7685" w:rsidRDefault="00554F98" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF209A5" w14:textId="77777777" w:rsidR="007A71A1" w:rsidRDefault="007A71A1" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:lastRenderedPageBreak/>
         <w:t>If one figure is composed of several graphic attachments, the author should mention each individual figure in the caption. If necessary, in the text of the article, the author refers to individual graphic attachments based on their numbering and letter designation (</w:t>
       </w:r>
       <w:r w:rsidR="00E13853">
         <w:t xml:space="preserve">E.g. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t>Figure 1a</w:t>
       </w:r>
       <w:r w:rsidR="00E13853">
@@ -1258,256 +1178,109 @@
         <w:t xml:space="preserve">omposite </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F98">
         <w:t>igure</w:t>
       </w:r>
       <w:r>
         <w:t>, to be placed below the figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F98">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B68414B" w14:textId="229C8B2C" w:rsidR="007A71A1" w:rsidRPr="002B7685" w:rsidRDefault="007A71A1" w:rsidP="007A71A1">
       <w:pPr>
         <w:pStyle w:val="AAeUCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t>Figure 1a</w:t>
       </w:r>
       <w:r w:rsidR="0094692A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00662A4B">
-        <w:t>Map</w:t>
-[...15 lines deleted...]
-        <w:t>S</w:t>
+        <w:t>Map of New York. S</w:t>
       </w:r>
       <w:r w:rsidR="00662A4B" w:rsidRPr="002B7685">
-        <w:t>ource</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">ource: </w:t>
+      </w:r>
       <w:r w:rsidR="00662A4B">
         <w:t>Authors</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00662A4B" w:rsidRPr="002B7685">
         <w:t>, 2017</w:t>
       </w:r>
       <w:r w:rsidR="00662A4B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094692A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve">b </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00662A4B">
-        <w:t>Section</w:t>
-[...39 lines deleted...]
-        <w:t>S</w:t>
+        <w:t>Section of the museum building. S</w:t>
       </w:r>
       <w:r w:rsidR="00662A4B" w:rsidRPr="002B7685">
-        <w:t>ource</w:t>
-[...3 lines deleted...]
-        <w:t>: Selma Kovačević, 2017</w:t>
+        <w:t>ource: Selma Kovačević, 2017</w:t>
       </w:r>
       <w:r w:rsidR="00662A4B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094692A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve">c </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
-        <w:t>ictograms</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ictograms: connection of sign and content in the final sense</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...66 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
-        <w:t>ource</w:t>
-[...3 lines deleted...]
-        <w:t>: Selma Kovačević, 2017</w:t>
+        <w:t>ource: Selma Kovačević, 2017</w:t>
       </w:r>
       <w:r w:rsidR="00E13853">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D03921" w14:textId="6391A48D" w:rsidR="007A71A1" w:rsidRPr="002B7685" w:rsidRDefault="007A71A1" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t>Tables are an integral part of the manuscript of the author's work, they must not exceed the margins</w:t>
       </w:r>
       <w:r w:rsidR="00242F9D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007E50FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E50FB" w:rsidRPr="002B7685">
         <w:t xml:space="preserve">Tables </w:t>
       </w:r>
       <w:r w:rsidR="007E50FB" w:rsidRPr="00A11DEE">
         <w:t xml:space="preserve">must be inserted into the manuscript within the text, where most suitable, along with description. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
@@ -1523,99 +1296,54 @@
         <w:t>references</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007E50FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC19D6A" w14:textId="77777777" w:rsidR="007A71A1" w:rsidRDefault="007A71A1" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="00881884">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="007152F6">
         <w:t>xample:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C0B52A" w14:textId="187673CE" w:rsidR="007A71A1" w:rsidRPr="007152F6" w:rsidRDefault="007A71A1" w:rsidP="007A71A1">
       <w:pPr>
         <w:pStyle w:val="AAeUCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="007152F6">
-        <w:t xml:space="preserve">Table 1 Metropolitan </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Table 1 Metropolitan Area Indicators. Source: </w:t>
+      </w:r>
       <w:r w:rsidR="000E65A2">
-        <w:t>Federal</w:t>
-[...19 lines deleted...]
-        <w:t>, 2017</w:t>
+        <w:t>Federal Statistics Agency, 2017</w:t>
       </w:r>
       <w:r w:rsidR="00E13853">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1926"/>
         <w:gridCol w:w="2034"/>
         <w:gridCol w:w="1868"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A71A1" w:rsidRPr="0005281B" w14:paraId="7015F29D" w14:textId="77777777" w:rsidTr="00962784">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1911,62 +1639,84 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14CF49F9" w14:textId="77777777" w:rsidR="00B3717A" w:rsidRPr="0005281B" w:rsidRDefault="007A71A1" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUHeading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005281B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00B3717A" w:rsidRPr="0005281B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F558928" w14:textId="237C9453" w:rsidR="00B3717A" w:rsidRPr="00E13853" w:rsidRDefault="00242F9D" w:rsidP="00092826">
+    <w:p w14:paraId="6F558928" w14:textId="237C9453" w:rsidR="00B3717A" w:rsidRDefault="00242F9D" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00B3717A" w:rsidRPr="00E13853">
         <w:t>should conclude with a brief synthesis that presents the research findings and explores their possible contributions. The conclusion must avoid repeating sections of the main text, should not feature any figures or notes, and must refrain from introducing any new information. It is important for authors to highlight any potential limitations of the research presented, along with the possible applications and relevant areas where it may be utilized.</w:t>
       </w:r>
       <w:r w:rsidR="007A71A1" w:rsidRPr="00E13853">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FE21B0" w14:textId="77777777" w:rsidR="00BD5768" w:rsidRPr="00BD5768" w:rsidRDefault="00BD5768" w:rsidP="00BD5768">
+      <w:pPr>
+        <w:pStyle w:val="AAeUHeading1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5768">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI Acknowledgment  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BAF5AF" w14:textId="582B0E02" w:rsidR="00BD5768" w:rsidRPr="00E13853" w:rsidRDefault="00BD5768" w:rsidP="00BD5768">
+      <w:pPr>
+        <w:pStyle w:val="AAeUBodytext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The authors acknowledge the use of ______ to ______. While they recognize the use of AI, they affirm that they are the sole authors of this article and assume full responsibility for its content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7BAA1C" w14:textId="77777777" w:rsidR="00B3717A" w:rsidRPr="007A71A1" w:rsidRDefault="007A71A1" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00B3717A" w:rsidRPr="007A71A1">
         <w:t>Reference</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0639C147" w14:textId="4C1A3413" w:rsidR="00B3717A" w:rsidRPr="002B7685" w:rsidRDefault="00B3717A" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t>Prepare articles using APA reference style (</w:t>
       </w:r>
       <w:r w:rsidR="00962784">
         <w:t>7</w:t>
@@ -2015,73 +1765,73 @@
       <w:r w:rsidR="007E41A2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7685">
         <w:t>, before and after which one empty line is left. The source must be cited after the quotation (Karatani, 1995, pp. 25).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06379CB6" w14:textId="6562A1A4" w:rsidR="00242F9D" w:rsidRDefault="00B3717A" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="002B7685">
         <w:t xml:space="preserve">All sources and literature cited in the text of the article must be arranged alphabetically and listed in the References section of the article. The list of sources and literature must not be numbered. The list of sources and literature includes only works that are actually used and cited in the article. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk190078938"/>
     </w:p>
     <w:p w14:paraId="27DA66AE" w14:textId="77777777" w:rsidR="007E41A2" w:rsidRDefault="007E41A2" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
       </w:pPr>
       <w:r w:rsidRPr="007E41A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anonymized manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="007E41A2">
         <w:t> should not contain any material that could disclose the authors' identity. To preserve anonymity during the double-blind per review process, self-citations/self-references should be formatted as follows: references in the text should be displayed as “(Author(s), year of publication)”, and references at the end of the text should be formatted as “Author(s). (year of publication).</w:t>
       </w:r>
       <w:r w:rsidRPr="007E41A2">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8CE15C" w14:textId="5168CB6F" w:rsidR="007E41A2" w:rsidRDefault="007E41A2" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242F9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>With Microsoft Office documents, author identification should also be removed from the properties for the file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E784E5F" w14:textId="77777777" w:rsidR="00242F9D" w:rsidRPr="00242F9D" w:rsidRDefault="00242F9D" w:rsidP="00092826">
       <w:pPr>
         <w:pStyle w:val="AAeUBodytext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7ACDC48A" w14:textId="77777777" w:rsidR="00A11DEE" w:rsidRDefault="00A11DEE" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUReferences"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Submission file  should be named in the format:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F9E123" w14:textId="77777777" w:rsidR="00A11DEE" w:rsidRDefault="00A11DEE" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUReferences"/>
@@ -2140,76 +1890,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8FD8CB" w14:textId="65312F10" w:rsidR="00B3717A" w:rsidRDefault="00A11DEE" w:rsidP="00242F9D">
       <w:pPr>
         <w:pStyle w:val="AAeUReferences"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Short_Title_of_the_Manuscript_Year_Month_Day_FINAL.docx</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B3717A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2606FAE1" w14:textId="77777777" w:rsidR="001C1296" w:rsidRDefault="001C1296" w:rsidP="002B7685">
+    <w:p w14:paraId="1D07A447" w14:textId="77777777" w:rsidR="00181B18" w:rsidRDefault="00181B18" w:rsidP="002B7685">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6844A89D" w14:textId="77777777" w:rsidR="001C1296" w:rsidRDefault="001C1296" w:rsidP="002B7685">
+    <w:p w14:paraId="34EB839A" w14:textId="77777777" w:rsidR="00181B18" w:rsidRDefault="00181B18" w:rsidP="002B7685">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2220,213 +1970,217 @@
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE336B7" w14:textId="77777777" w:rsidR="001C1296" w:rsidRDefault="001C1296" w:rsidP="002B7685">
+    <w:p w14:paraId="10AA3E97" w14:textId="77777777" w:rsidR="00181B18" w:rsidRDefault="00181B18" w:rsidP="002B7685">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="034810A1" w14:textId="77777777" w:rsidR="001C1296" w:rsidRDefault="001C1296" w:rsidP="002B7685">
+    <w:p w14:paraId="3BCC6C94" w14:textId="77777777" w:rsidR="00181B18" w:rsidRDefault="00181B18" w:rsidP="002B7685">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B3717A"/>
     <w:rsid w:val="00030362"/>
     <w:rsid w:val="0005281B"/>
     <w:rsid w:val="00092826"/>
     <w:rsid w:val="000A0D4D"/>
     <w:rsid w:val="000A6732"/>
     <w:rsid w:val="000B4CE2"/>
     <w:rsid w:val="000D681A"/>
     <w:rsid w:val="000E65A2"/>
     <w:rsid w:val="00106B5F"/>
     <w:rsid w:val="001467FE"/>
+    <w:rsid w:val="00181B18"/>
     <w:rsid w:val="001C1296"/>
     <w:rsid w:val="001D3CAD"/>
     <w:rsid w:val="001D60AB"/>
     <w:rsid w:val="001E3A6E"/>
     <w:rsid w:val="001F74F7"/>
     <w:rsid w:val="00206322"/>
     <w:rsid w:val="00242F9D"/>
     <w:rsid w:val="002B0491"/>
     <w:rsid w:val="002B2BD3"/>
     <w:rsid w:val="002B3FA4"/>
     <w:rsid w:val="002B7685"/>
     <w:rsid w:val="002D2C75"/>
+    <w:rsid w:val="00302232"/>
     <w:rsid w:val="00302D8C"/>
     <w:rsid w:val="003514A4"/>
     <w:rsid w:val="00370116"/>
     <w:rsid w:val="00382306"/>
     <w:rsid w:val="00390314"/>
     <w:rsid w:val="003D032E"/>
     <w:rsid w:val="00401EA2"/>
     <w:rsid w:val="004241E9"/>
     <w:rsid w:val="00424E6D"/>
     <w:rsid w:val="004F4EBE"/>
     <w:rsid w:val="00554F98"/>
     <w:rsid w:val="005F23C9"/>
     <w:rsid w:val="00626BA2"/>
     <w:rsid w:val="006559DC"/>
     <w:rsid w:val="00662A4B"/>
     <w:rsid w:val="006C300A"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006F4F5E"/>
     <w:rsid w:val="007152F6"/>
     <w:rsid w:val="0072528C"/>
     <w:rsid w:val="00727380"/>
     <w:rsid w:val="007627DF"/>
     <w:rsid w:val="00775063"/>
     <w:rsid w:val="007A71A1"/>
     <w:rsid w:val="007B6208"/>
     <w:rsid w:val="007C5838"/>
     <w:rsid w:val="007E41A2"/>
     <w:rsid w:val="007E50FB"/>
     <w:rsid w:val="00873290"/>
     <w:rsid w:val="008C26E7"/>
     <w:rsid w:val="008C5F4B"/>
     <w:rsid w:val="009371E0"/>
     <w:rsid w:val="0094692A"/>
     <w:rsid w:val="00962784"/>
     <w:rsid w:val="00981CBE"/>
     <w:rsid w:val="00981DCE"/>
     <w:rsid w:val="00A11DEE"/>
     <w:rsid w:val="00AE77C0"/>
     <w:rsid w:val="00B075D6"/>
     <w:rsid w:val="00B26BD6"/>
     <w:rsid w:val="00B3717A"/>
+    <w:rsid w:val="00BD5768"/>
     <w:rsid w:val="00BE435D"/>
     <w:rsid w:val="00BE6FD5"/>
     <w:rsid w:val="00C624C9"/>
     <w:rsid w:val="00C81785"/>
     <w:rsid w:val="00CB564B"/>
     <w:rsid w:val="00D16C20"/>
     <w:rsid w:val="00D256F6"/>
     <w:rsid w:val="00D34FFF"/>
+    <w:rsid w:val="00D357A3"/>
     <w:rsid w:val="00D53E4E"/>
     <w:rsid w:val="00DD1EC1"/>
     <w:rsid w:val="00DE6300"/>
     <w:rsid w:val="00E13853"/>
     <w:rsid w:val="00E14EB4"/>
     <w:rsid w:val="00EE05D0"/>
     <w:rsid w:val="00F60446"/>
     <w:rsid w:val="553A7530"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03CF9E91"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3804,64 +3558,103 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AAeUQuotationsChar">
     <w:name w:val="AAeU Quotations Char"/>
     <w:basedOn w:val="AAeUBodytextChar"/>
     <w:link w:val="AAeUQuotations"/>
     <w:rsid w:val="007E41A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="580256221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1829977687">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="810052107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1229421906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1839074889">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1378705666">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3942,51 +3735,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1997294167">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author2@email.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author1@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author3@email.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author3@email.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author2@email.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author1@email.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4240,90 +4033,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1243</Words>
-  <Characters>7087</Characters>
+  <Words>1275</Words>
+  <Characters>7271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8314</CharactersWithSpaces>
+  <CharactersWithSpaces>8529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>